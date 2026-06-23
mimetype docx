--- v0 (2026-02-18)
+++ v1 (2026-06-23)
@@ -2,80 +2,61 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="35C0BE18" w14:textId="77777777" w:rsidR="005E1BF7" w:rsidRPr="0077139A" w:rsidRDefault="005E1BF7" w:rsidP="005E1BF7">
-[...26 lines deleted...]
-        <w:t>POLICY</w:t>
+    <w:p w14:paraId="5CFAEB52" w14:textId="3F228AA9" w:rsidR="00C36FB2" w:rsidRPr="0077139A" w:rsidRDefault="005E1BF7" w:rsidP="00C36FB2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36FB2">
+        <w:t>TELEWORK SAMPLE POLICY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E496E85" w14:textId="77777777" w:rsidR="005E1BF7" w:rsidRPr="0077139A" w:rsidRDefault="005E1BF7" w:rsidP="005E1BF7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F3A8204" w14:textId="3887150A" w:rsidR="005E1BF7" w:rsidRDefault="005E1BF7" w:rsidP="005E1BF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007038B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose of this sample policy is to provide general guidelines for establishment of telework policy/programs. It is </w:t>
       </w:r>
       <w:r w:rsidRPr="007038B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -94,270 +75,260 @@
         <w:t>This document is not all-inclusive and agency management has the authority and discretion to promulgate additional agency-specific policy</w:t>
       </w:r>
       <w:r w:rsidR="001C2207">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="313EEC50" w14:textId="77777777" w:rsidR="001C2207" w:rsidRDefault="001C2207" w:rsidP="005E1BF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43D3AC0E" w14:textId="2A7C7705" w:rsidR="001C2207" w:rsidRDefault="001C2207" w:rsidP="005E1BF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E488E83" w14:textId="77777777" w:rsidR="005E1BF7" w:rsidRPr="005E1BF7" w:rsidRDefault="005E1BF7" w:rsidP="005E1BF7">
+    <w:p w14:paraId="6E488E83" w14:textId="32221BC9" w:rsidR="005E1BF7" w:rsidRPr="005E1BF7" w:rsidRDefault="005E1BF7" w:rsidP="005E1BF7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk65228306"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk65228367"/>
       <w:r w:rsidRPr="005E1BF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PURPOSE</w:t>
       </w:r>
       <w:r w:rsidRPr="005E1BF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">:  </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="005E1BF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Telework is a work arrangement offered where selected employees are permitted to work at an alternate worksite during regularly scheduled business hours or upon approval of the Agency Head or supervisor, on a regular or as needed basis.  Telework privileges may be granted under appropriate circumstances to employees whose job responsibilities are suited to such an arrangement.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="7090279B" w14:textId="77777777" w:rsidR="005E1BF7" w:rsidRPr="005E1BF7" w:rsidRDefault="005E1BF7" w:rsidP="005E1BF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E1BF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654C546D" w14:textId="117A43B8" w:rsidR="005E1BF7" w:rsidRDefault="005E1BF7" w:rsidP="005E1BF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E1BF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A telework arrangement may be considered at the request of the employee or </w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="005E1BF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> when the arrangement is advantageous to both the </w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
-[...21 lines deleted...]
-        <w:t>]</w:t>
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="AA0000"/>
+        </w:rPr>
+        <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="005E1BF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">and the employee. Approval of telework requests will be decided on an individual basis and entails a Telework Program Agreement </w:t>
       </w:r>
       <w:r w:rsidRPr="005E1BF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>outlining the agreed upon terms and conditions of the participants in the alternate worksite program.</w:t>
       </w:r>
       <w:r w:rsidRPr="005E1BF7">
         <w:t xml:space="preserve"> A </w:t>
       </w:r>
       <w:r w:rsidRPr="005E1BF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>telework arrangement may be individualized based on the needs of the position, supervisor, and employee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A1A29B" w14:textId="77777777" w:rsidR="005E1BF7" w:rsidRPr="005E1BF7" w:rsidRDefault="005E1BF7" w:rsidP="005E1BF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="76EEA3B4" w14:textId="166946F2" w:rsidR="005E1BF7" w:rsidRDefault="005E1BF7" w:rsidP="005E1BF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+        <w:t>DEFINITIONS</w:t>
+      </w:r>
       <w:r w:rsidRPr="005E1BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>DEFINITIONS:</w:t>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD362C4" w14:textId="535660BD" w:rsidR="005E1BF7" w:rsidRDefault="005E1BF7" w:rsidP="005E1BF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00A916B7" w14:textId="45FEFAFA" w:rsidR="00E154CA" w:rsidRPr="00E154CA" w:rsidRDefault="007B0ABF" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk65229205"/>
-      <w:r w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
-      <w:r w:rsidR="00356C81">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00356C81" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E154CA" w:rsidRPr="00E154CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Office:</w:t>
       </w:r>
       <w:r w:rsidR="00E154CA" w:rsidRPr="00E154CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  Location where the Eligible Employee is assigned when not teleworking from the approved alternate worksite. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D92526" w14:textId="77777777" w:rsidR="00E154CA" w:rsidRPr="00E154CA" w:rsidRDefault="00E154CA" w:rsidP="00665C6B">
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -368,139 +339,139 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E154CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alternate Worksite:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E154CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> A designated work area that has been approved by the employee’s supervisor, that is not owned or leased by the </w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>AGENCY</w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00E154CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,  to include the employee's residence, which is free of interruptions and contains the necessary equipment needed to perform assigned tasks as determined by the Agency Head.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019DB449" w14:textId="77777777" w:rsidR="00E154CA" w:rsidRPr="00E154CA" w:rsidRDefault="00E154CA" w:rsidP="00665C6B">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A19F8F0" w14:textId="44FCF425" w:rsidR="00E154CA" w:rsidRPr="00E154CA" w:rsidRDefault="00E154CA" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E154CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Agency Head: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E154CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The executive or head of a department or </w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00E154CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> who is authorized by statute to appoint employees in the classified or classified-exempt service. By written notification to the Director of Personnel, the </w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00E154CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> may delegate specific powers to persons who satisfy the definition of employee as established in the</w:t>
       </w:r>
       <w:r w:rsidRPr="00E154CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E154CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>West Virginia Division of Personnel (DOP)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E154CA">
         <w:rPr>
@@ -627,56 +598,56 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E154CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Telework:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E154CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003B051B" w:rsidRPr="00B87B3D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Work performed at an approved alternate worksite rather than commuting to the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidR="003B051B" w:rsidRPr="00B87B3D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> office.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D60AF70" w14:textId="77777777" w:rsidR="00665C6B" w:rsidRDefault="00665C6B" w:rsidP="00665C6B">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36F805F5" w14:textId="46F0214C" w:rsidR="003B051B" w:rsidRPr="00665C6B" w:rsidRDefault="003B051B" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -707,149 +678,162 @@
     <w:p w14:paraId="42330188" w14:textId="77777777" w:rsidR="00E154CA" w:rsidRPr="00E154CA" w:rsidRDefault="00E154CA" w:rsidP="00E154CA">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="06D64869" w14:textId="67CCDCBD" w:rsidR="00E07C83" w:rsidRPr="008B1E62" w:rsidRDefault="00E154CA" w:rsidP="00356C81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+        <w:t>POLICY</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">POLICY:  </w:t>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E154CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>With approval from the Agency Head, a supervisor may choose to permit eligible employees to telework in accordance with the provisions contained herein. Terms and conditions of individual telework agreements may be more restrictive than provided herein but cannot be less restrictive.</w:t>
+        <w:t>With</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E154CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approval from the Agency Head, a supervisor may choose to permit eligible employees to telework in accordance with the provisions contained herein. Terms and conditions of individual telework agreements may be more restrictive than provided herein but cannot be less restrictive.</w:t>
       </w:r>
       <w:r w:rsidR="00356C81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E154CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Participation in a telework arrangement is voluntary and requires an approved Telework Program Agreement (Appendix B) before an existing or future teleworking arrangement may continue or commence. An employee requesting to telework must submit a Telework Worksite Request (Appendix A) to their supervisor for consideration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE4FFB1" w14:textId="77777777" w:rsidR="00E154CA" w:rsidRPr="00E154CA" w:rsidRDefault="00E154CA" w:rsidP="00E154CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CB5BC1C" w14:textId="5B1812C9" w:rsidR="00F152E3" w:rsidRDefault="00E154CA" w:rsidP="00F152E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E154CA">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
         <w:t>ELIGIBILITY</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45959272" w14:textId="77777777" w:rsidR="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00F152E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1DB073" w14:textId="393D3738" w:rsidR="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The Eligible Employee’s job duties must be conducive to and the arrangement is advantageous to both the </w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and the employee as determined by the Agency Head.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A07217E" w14:textId="77777777" w:rsidR="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E9CA00A" w14:textId="51370CEA" w:rsidR="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1092,119 +1076,119 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F31BEB2" w14:textId="7C7C4325" w:rsidR="00F152E3" w:rsidRPr="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F152E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible Employees are expected to adhere to the work hours designated in the Telework Program Agreement (Appendix B) and follow established </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="007B0ABF">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00F152E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> processes for documenting hours worked, requesting overtime, and requesting leave.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="226D8F47" w14:textId="77777777" w:rsidR="00F152E3" w:rsidRPr="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="601E5DC0" w14:textId="293B2950" w:rsidR="00F152E3" w:rsidRPr="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F152E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">All compensation, leave, and travel entitlement will be based on the Eligible Employee’s official </w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00F152E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> office.  The Eligible Employee’s time and attendance will be recorded as if performing official duties at the </w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00F152E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> office. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FF691E" w14:textId="77777777" w:rsidR="00F152E3" w:rsidRPr="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C70599F" w14:textId="77777777" w:rsidR="00F152E3" w:rsidRPr="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
@@ -1249,71 +1233,71 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="676B6FF7" w14:textId="41F73509" w:rsidR="00F152E3" w:rsidRPr="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F152E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible Employees shall not conduct any unauthorized external (non-agency) work or attend to personal matters (e.g. household chores) during approved alternate worksite scheduled work hours.  Eligible Employees may be required to report to the </w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00F152E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> office to meet workload requirements, attend meetings, participate in training, etc., as directed by the </w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00F152E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB3568F" w14:textId="77777777" w:rsidR="00F152E3" w:rsidRPr="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E0C8125" w14:textId="77777777" w:rsidR="00F152E3" w:rsidRPr="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
@@ -1412,56 +1396,56 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AC0F8AA" w14:textId="43BA7C47" w:rsidR="00F152E3" w:rsidRPr="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F152E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If the Eligible Employee is scheduled to be working at the alternate worksite on a day that the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00F152E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> office is closed due to emergency situations and/or inclement weather he or she is expected to work at the alternate worksite as scheduled or request appropriate leave.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58108AC4" w14:textId="77777777" w:rsidR="00F152E3" w:rsidRPr="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DA86888" w14:textId="6D6537BA" w:rsidR="00F152E3" w:rsidRPr="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
@@ -1553,150 +1537,150 @@
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">An Eligible Employee </w:t>
       </w:r>
       <w:r w:rsidRPr="00F152E3">
         <w:rPr>
           <w:rFonts w:cs="Raleway"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">shall take all precautions necessary to prevent unauthorized access to any </w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
         <w:rPr>
           <w:rFonts w:cs="Raleway"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00F152E3">
         <w:rPr>
           <w:rFonts w:cs="Raleway"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> system or information, or disclosure of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F152E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>confidential, sensitive information, and dispose of work-related documents in accordance with required privacy, retention, and disposal standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7350C5" w14:textId="77777777" w:rsidR="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B0598BE" w14:textId="3E198640" w:rsidR="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00474C40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">All records, papers, and correspondence must be safeguarded for their return to the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00474C40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> office.  The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Eligible E</w:t>
       </w:r>
       <w:r w:rsidRPr="00474C40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">mployee </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00474C40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> maintain the confidentiality of </w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00474C40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> information and documents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFF9611" w14:textId="77777777" w:rsidR="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00665C6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -1791,56 +1775,56 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible Employees </w:t>
       </w:r>
       <w:r w:rsidRPr="00757D3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">are required to immediately notify their supervisor of an equipment malfunction, failure of either </w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00757D3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> owned or employee-owned equipment, or any situation which interferes with his or her ability to perform assigned tasks.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E2FE69" w14:textId="26A9561F" w:rsidR="008843F5" w:rsidRPr="00757D3A" w:rsidRDefault="008843F5" w:rsidP="00665C6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1854,268 +1838,268 @@
         </w:rPr>
         <w:t xml:space="preserve">Eligible Employee may be assigned to perform different tasks, to assist with repair or exchange of equipment, proceed to another work location or request appropriate leave. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3646A92F" w14:textId="77777777" w:rsidR="008843F5" w:rsidRDefault="008843F5" w:rsidP="00665C6B">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FD53BE7" w14:textId="51C0EFE4" w:rsidR="008843F5" w:rsidRDefault="00006FCF" w:rsidP="00665C6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidR="008843F5" w:rsidRPr="00757D3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">-owned equipment will be serviced and maintained by the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidR="008843F5" w:rsidRPr="00757D3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008843F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4267DFDD" w14:textId="77777777" w:rsidR="008843F5" w:rsidRPr="00305B5F" w:rsidRDefault="008843F5" w:rsidP="00665C6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2603FE0C" w14:textId="71BFD830" w:rsidR="008843F5" w:rsidRPr="00305B5F" w:rsidRDefault="008843F5" w:rsidP="00665C6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk64885518"/>
       <w:r w:rsidRPr="00305B5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">At the request of the </w:t>
       </w:r>
-      <w:r w:rsidR="00006FCF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00006FCF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00305B5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or upon discontinuation of the Telework Program Agreement, employer records, materials and equipment will be returned by the Eligible Employee for inspection, repair, replacement, or repossession with five days written notice.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="0235E742" w14:textId="77777777" w:rsidR="008843F5" w:rsidRDefault="008843F5" w:rsidP="00665C6B">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68F57ABC" w14:textId="4C741B3B" w:rsidR="008843F5" w:rsidRPr="00757D3A" w:rsidRDefault="008843F5" w:rsidP="00665C6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00757D3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Personal equipment utilized by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Eligible E</w:t>
       </w:r>
       <w:r w:rsidRPr="00757D3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">mployee will be at no cost to the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00757D3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will be maintained by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Eligible E</w:t>
       </w:r>
       <w:r w:rsidRPr="00757D3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">mployee.  However, the </w:t>
       </w:r>
-      <w:r w:rsidR="005C2B0C" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="005C2B0C" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00757D3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> may provide supplies such as toner, ribbons, etc., for personally owned equipment when use of such equipment is required by the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or required under wage and hour laws</w:t>
       </w:r>
       <w:r w:rsidRPr="00757D3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C725B23" w14:textId="77777777" w:rsidR="008843F5" w:rsidRDefault="008843F5" w:rsidP="00665C6B">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A1F1A38" w14:textId="1D457BC8" w:rsidR="008843F5" w:rsidRPr="00757D3A" w:rsidRDefault="008843F5" w:rsidP="00665C6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00757D3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Business-related expenses, such as long-distance phone calls, shipping costs, etc. that are reasonably incurred in accordance with job responsibilities and approved by the supervisor in accordance with </w:t>
       </w:r>
-      <w:r w:rsidR="005C2B0C" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="005C2B0C" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00757D3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> regular policies may be reimbursed. Appropriate documentation is required if such expenses are submitted for reimbursement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ADF7F55" w14:textId="77777777" w:rsidR="008843F5" w:rsidRPr="008843F5" w:rsidRDefault="008843F5" w:rsidP="008843F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CB31DDD" w14:textId="241EC37B" w:rsidR="00F152E3" w:rsidRDefault="00F152E3" w:rsidP="00F152E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -2150,56 +2134,56 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">An Eligible Employee’s </w:t>
       </w:r>
       <w:r w:rsidRPr="008843F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">productivity must be maintained at a level equivalent to that expected of employees assigned to the </w:t>
       </w:r>
-      <w:r w:rsidR="005C2B0C" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="005C2B0C" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="008843F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> office with similar classifications and/or job duties.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F627C7" w14:textId="77777777" w:rsidR="008843F5" w:rsidRDefault="008843F5" w:rsidP="00665C6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7260B7F6" w14:textId="77777777" w:rsidR="008843F5" w:rsidRDefault="008843F5" w:rsidP="00665C6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2486,71 +2470,71 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="051C74DF" w14:textId="03267746" w:rsidR="008843F5" w:rsidRPr="00883141" w:rsidRDefault="008843F5" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008843F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event of a job-related incident, accident or injury during alternate worksite hours, the Eligible Employee shall report the incident to his or her supervisor as soon as possible and follow established </w:t>
       </w:r>
-      <w:r w:rsidR="005C2B0C" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="005C2B0C" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="008843F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> procedures to report and investigate workplace incidents, accidents or injuries.  The Eligible Employee must allow alternate worksite inspections conducted by the </w:t>
       </w:r>
-      <w:r w:rsidR="005C2B0C" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="005C2B0C" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="008843F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> if a job-related incident, accident or injury has occurred.  Workers' compensation will not apply to non-job-related injuries that occur at the alternate worksite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="155C5190" w14:textId="77777777" w:rsidR="00883141" w:rsidRDefault="00883141" w:rsidP="00883141">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2703,56 +2687,56 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F37D6F9" w14:textId="75BA73D8" w:rsidR="00605883" w:rsidRPr="00883141" w:rsidRDefault="00605883" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensure business expenses incurred by an Eligible Employee on behalf of the </w:t>
       </w:r>
-      <w:r w:rsidR="005C2B0C" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="005C2B0C" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00883141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> do not result in an employee’s earnings falling below the required minimum wage or overtime compensation for employees covered under the Fair Labor Standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3EBBC9" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00883141" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DB70A1A" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00883141" w:rsidRDefault="00605883" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
@@ -2965,235 +2949,235 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E002160" w14:textId="786524CA" w:rsidR="00605883" w:rsidRPr="00883141" w:rsidRDefault="00605883" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Apply approved safeguards to protect records from unauthorized disclosure or damage.  All records, papers, and correspondence must be safeguarded for their return to the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00883141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> office.  The employee will maintain the confidentiality of </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00883141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> information and documents, prevent unauthorized access to any </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00883141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> system or information, and dispose of work-related documents in accordance with required privacy, retention and disposal standards.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760D49AC" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00883141" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D0379A" w14:textId="74086D65" w:rsidR="00605883" w:rsidRPr="00883141" w:rsidRDefault="00605883" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The employee is responsible for maintaining a safe and ergonomic working environment, including the work area, break area, bathroom, and other areas that may be necessary for work during the alternate worksite arrangement.  Workers' compensation will not apply to non-job-related injuries that occur at the alternate worksite. In the event of a job-related incident, accident or injury during alternate worksite hours, the employee shall report the incident to his or her supervisor as soon as possible and follow established </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00883141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> procedures to report and investigate workplace incidents, accidents or injuries.  The employee must allow alternate worksite inspections conducted by the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00883141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> if a job-related incident, accident or injury has occurred.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF21358" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00883141" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DDCEF4F" w14:textId="02599FCD" w:rsidR="00605883" w:rsidRPr="00883141" w:rsidRDefault="00605883" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Immediately notify their supervisor of an equipment malfunction, failure of either </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00883141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> owned or employee-owned equipment, or any situation which interferes with his or her ability to perform assigned tasks.  The employee may be assigned to perform different tasks, to assist with repair or exchange of equipment, or to proceed to another work location depending on current work assignments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD58974" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00883141" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E072C97" w14:textId="699B417A" w:rsidR="00605883" w:rsidRPr="00883141" w:rsidRDefault="00605883" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">At the request of the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="007B0ABF">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00883141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or upon discontinuation of the telework agreement, employer records, materials and equipment will be returned by the employee for inspection, repair, replacement, or repossession with five days written notice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="344663AA" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00883141" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B6A3D30" w14:textId="7A5B6C7C" w:rsidR="00605883" w:rsidRDefault="00605883" w:rsidP="00665C6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
@@ -3228,84 +3212,84 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4331508B" w14:textId="77777777" w:rsidR="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="425DB68F" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66E57A16" w14:textId="1FDAD061" w:rsidR="00605883" w:rsidRPr="00C25D54" w:rsidRDefault="00605883" w:rsidP="00605883">
+    <w:p w14:paraId="66E57A16" w14:textId="1FDAD061" w:rsidR="00605883" w:rsidRPr="00C36FB2" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00474C40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>EFFECTIVE DATE:</w:t>
       </w:r>
       <w:r w:rsidRPr="00474C40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C25D54" w:rsidRPr="00C25D54">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00C25D54" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[DATE]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD08E2B" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="533C230A" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00474C40" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00474C40">
@@ -3810,58 +3794,58 @@
     <w:p w14:paraId="61A6F8EA" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DA82443" w14:textId="79EC55A7" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">I certify that I have received a copy of the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="0074095D">
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> policy.  My signature acknowledges my receipt of the policy and my understanding of its contents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168416D4" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="646C797D" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
@@ -4318,124 +4302,124 @@
         </w:rPr>
         <w:t>TELEWORK PROGRAM AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F62553" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7902BBAA" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>This is an Agreement between: ____________________________ and ___________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E652C7" w14:textId="6A96C966" w:rsidR="00605883" w:rsidRPr="00C25D54" w:rsidRDefault="00C25D54" w:rsidP="00605883">
+    <w:p w14:paraId="78E652C7" w14:textId="6A96C966" w:rsidR="00605883" w:rsidRPr="00C36FB2" w:rsidRDefault="00C25D54" w:rsidP="00605883">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="2160" w:firstLine="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...7 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00605883" w:rsidRPr="00C25D54">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00605883" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C25D54">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>IVISION/AGENCY NAME]</w:t>
       </w:r>
-      <w:r w:rsidR="00605883" w:rsidRPr="00C25D54">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00605883" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C25D54">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00605883" w:rsidRPr="00C25D54">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00605883" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C25D54">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>MPLOYEE NAME]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37029D65" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A5D0454" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This Agreement establishes the terms and conditions of the Telework Program. </w:t>
       </w:r>
@@ -4469,116 +4453,116 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AFEE8C2" w14:textId="3A15EBA8" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>COST:</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  The </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="0074095D">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will not be responsible for operating costs, home/alternate worksite maintenance, or any other incidental costs (e.g., utilities), associated with the use of the employee’s residence or alternate worksite.  The employee may be reimbursed for authorized expenses incurred while conducting official duties at the approved alternate worksite. (IF business expenses incurred on behalf of the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="0074095D">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be reimbursed list approved expenses here.) If supplies, equipment are provided </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4034258E" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B919294" w14:textId="75FE6A10" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>CURTAILMENT OF THE AGREEMENT:</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  The employee may stop participating in this program at any time.  Management has the right to remove the employee from the program at any time without cause.  The employee agrees to work at the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="0074095D">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> office, assigned worksite, or approved alternate worksite, and not from any other unapproved site.  Failure to comply with this provision may result in termination of the Agreement, and/or other appropriate disciplinary action. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB0F104" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="411AD13D" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -4586,51 +4570,65 @@
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>DURATION:</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  The telework Agreement will extend from _________________(Date) to ______________(Date).  This Agreement will be valid until (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>aforementioned date</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>) or until canceled by either party, provided that all parties are given reasonable notice in writing, if at all possible, of the intent to terminate the Agreement.</w:t>
+        <w:t xml:space="preserve">) or until canceled by either party, provided that all parties are given reasonable notice in writing, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00605883">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>if at all possible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00605883">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, of the intent to terminate the Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD9E023" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D78636D" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ALTERNATE WORKSITE: </w:t>
       </w:r>
@@ -4655,56 +4653,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">TELEWORK WORK HOURS:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The parties agree the scheduled work hours approved for telework are Monday, Tuesday, Wednesday, Thursday, Friday, Saturday, Sunday (Circle days approved for telework), from _______ am/pm to _______ am/pm. </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk64554349"/>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If the employee is scheduled to be working at the alternate worksite on a day that the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="00760A44">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> office is closed due to emergency situations and/or inclement weather he or she is expected to work at the alternate worksite as scheduled or request appropriate leave.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="1AB02D32" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73C29E91" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4731,245 +4729,245 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1374828F" w14:textId="479055FE" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>LIABILITY:</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  The </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="00760A44">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will not be liable for damages to the employee’s personal property resulting from participation in the Telework Program.  The employee shall be responsible for injuries to third parties and/or members of the employee's family on the employee's premises.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C166BC" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="518F42BE" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00004406" w14:textId="7F16E268" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EQUIPMANT AND SUPPLIES:</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Upon request of the employee and approval of the supervisor, equipment and supplies may be provided at the approved alternate worksite.  </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="00760A44">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">-owned equipment will be serviced and maintained by the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="00760A44">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  At the request of the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="00760A44">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or upon discontinuation of the Telework Program Agreement, employer records, materials and equipment will be returned by the Eligible Employee for inspection, repair, replacement, or repossession with five days written notice. (If equipment and supplies will be provided list them below.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="253E5B38" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="643E404B" w14:textId="2BF8B335" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>PAY AND ATTENDANCE:</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  All compensation, leave, and travel entitlement will be based on the employee’s official duty station.  The employee’s time and attendance will be recorded as if performing official duties at the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="00760A44">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> office. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433579C7" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D9CC9" w14:textId="34E14EC6" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>WORK:</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  The employee shall not hold business meetings with internal or external clients, customers or colleagues at his or her alternate worksite. The employee shall not conduct any unauthorized external (non-agency) work or attend to personal matters (e.g. household chores) during approved alternate worksite scheduled hours.  The employee shall report to the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="00760A44">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> office to meet workload requirements, attend meetings, participate in training, etc., as directed by the </w:t>
       </w:r>
-      <w:r w:rsidR="007B0ABF" w:rsidRPr="00760A44">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007B0ABF" w:rsidRPr="00C36FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
       <w:r w:rsidRPr="00605883">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C4AE86" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18682CEA" w14:textId="77777777" w:rsidR="00605883" w:rsidRPr="00605883" w:rsidRDefault="00605883" w:rsidP="00605883">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
@@ -5205,144 +5203,143 @@
     <w:p w14:paraId="4802EC05" w14:textId="33254C11" w:rsidR="00E154CA" w:rsidRDefault="00E154CA" w:rsidP="00E154CA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E154CA">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5055A9F6" w14:textId="77777777" w:rsidR="001C2207" w:rsidRDefault="001C2207" w:rsidP="001C2207">
+    <w:p w14:paraId="0DD72765" w14:textId="77777777" w:rsidR="00A74C6F" w:rsidRDefault="00A74C6F" w:rsidP="001C2207">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="776615FF" w14:textId="77777777" w:rsidR="001C2207" w:rsidRDefault="001C2207" w:rsidP="001C2207">
+    <w:p w14:paraId="658CD634" w14:textId="77777777" w:rsidR="00A74C6F" w:rsidRDefault="00A74C6F" w:rsidP="001C2207">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway">
     <w:altName w:val="Trebuchet MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22D5ECF3" w14:textId="1AD9978F" w:rsidR="001C2207" w:rsidRDefault="001C2207">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>5/21/21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="065365DE" w14:textId="77777777" w:rsidR="001C2207" w:rsidRDefault="001C2207" w:rsidP="001C2207">
+    <w:p w14:paraId="0FB3AF16" w14:textId="77777777" w:rsidR="00A74C6F" w:rsidRDefault="00A74C6F" w:rsidP="001C2207">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="291228E1" w14:textId="77777777" w:rsidR="001C2207" w:rsidRDefault="001C2207" w:rsidP="001C2207">
+    <w:p w14:paraId="5FB07900" w14:textId="77777777" w:rsidR="00A74C6F" w:rsidRDefault="00A74C6F" w:rsidP="001C2207">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11BA3C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0636CA12"/>
     <w:lvl w:ilvl="0" w:tplc="B8947F94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2790" w:hanging="360"/>
@@ -7678,218 +7675,221 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1153137135">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1428698097">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1002899160">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1779254295">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="748382021">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="437219307">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="821968230">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1921865878">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="718088832">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="792284320">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2090543378">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="973868941">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1167945107">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1916353783">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="629240892">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="167254625">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="40906351">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1476991576">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="481897768">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1933322164">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1136607959">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1017345863">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1856843922">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="578715172">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1679041922">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="776751964">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="772210739">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYytbAwMTCwMDUwsDQ2MrNU0lEKTi0uzszPAykwqgUAu5+8jywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="005E1BF7"/>
     <w:rsid w:val="00006FCF"/>
     <w:rsid w:val="0004164E"/>
     <w:rsid w:val="001C2207"/>
     <w:rsid w:val="00356C81"/>
     <w:rsid w:val="003B051B"/>
     <w:rsid w:val="0049009D"/>
     <w:rsid w:val="005C2B0C"/>
     <w:rsid w:val="005E1BF7"/>
     <w:rsid w:val="00605883"/>
     <w:rsid w:val="00665C6B"/>
     <w:rsid w:val="0074095D"/>
     <w:rsid w:val="00760A44"/>
     <w:rsid w:val="007B0ABF"/>
     <w:rsid w:val="008761DA"/>
     <w:rsid w:val="00883141"/>
     <w:rsid w:val="008843F5"/>
     <w:rsid w:val="008B1E62"/>
+    <w:rsid w:val="00A02EA2"/>
+    <w:rsid w:val="00A74C6F"/>
     <w:rsid w:val="00C145A6"/>
     <w:rsid w:val="00C25D54"/>
+    <w:rsid w:val="00C36FB2"/>
     <w:rsid w:val="00E07C83"/>
     <w:rsid w:val="00E154CA"/>
     <w:rsid w:val="00E75440"/>
     <w:rsid w:val="00F152E3"/>
     <w:rsid w:val="00F32A52"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="63964EBD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{968339CB-287D-4ECA-9868-F86945C6EE02}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8247,54 +8247,97 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005E1BF7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36FB2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C36FB2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
@@ -8419,55 +8462,81 @@
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001C2207"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001C2207"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001C2207"/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C36FB2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C36FB2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="202527389">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="413749609">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8817,71 +8886,71 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED422C4A-163C-42A7-BE15-B2C52735FFFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
   <Words>3331</Words>
-  <Characters>18993</Characters>
+  <Characters>18992</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>158</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager>DOPEmpRelations@wv.gov</Manager>
   <Company>Division of Personnel</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22280</CharactersWithSpaces>
+  <CharactersWithSpaces>22279</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Telework Policy Sample</dc:title>
   <dc:subject/>
   <dc:creator>Mann, Laura J</dc:creator>
   <cp:keywords>Telework</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Telework</cp:category>
   <cp:contentStatus>Final</cp:contentStatus>
 </cp:coreProperties>
 </file>