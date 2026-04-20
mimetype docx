--- v0 (2026-02-18)
+++ v1 (2026-04-20)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FED5F56" w14:textId="77777777" w:rsidR="007879FF" w:rsidRDefault="007879FF" w:rsidP="00655592">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1200"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="18000"/>
           <w:tab w:val="left" w:pos="18720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -232,54 +232,54 @@
       </w:r>
       <w:r w:rsidR="00B21E2A" w:rsidRPr="00810DA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> work schedule</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s within the</w:t>
       </w:r>
       <w:r w:rsidR="00283FCA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00283FCA" w:rsidRPr="000E12FD">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00283FCA" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="AA0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Agency]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00810DA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This document is not all-inclusive, and management has the authority and discretion to address any issues not specifically mentioned herein.  Managers and supervisors are expected to enforce this policy in a fair and consistent manner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D385EC" w14:textId="77777777" w:rsidR="001D0B1A" w:rsidRDefault="001D0B1A" w:rsidP="00DE06F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1200"/>
@@ -418,94 +418,94 @@
       </w:r>
       <w:r w:rsidR="000E12FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
       <w:r w:rsidRPr="00810DA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00810DA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00283FCA" w:rsidRPr="000E12FD">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00283FCA" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="AA0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Agency]</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E12FD">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="AA0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00810DA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>need to provide quality services and to allow for special circumstances of the employees.  The</w:t>
       </w:r>
       <w:r w:rsidRPr="00810DA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00283FCA" w:rsidRPr="000E12FD">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00283FCA" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="AA0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Agency]</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E12FD">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="AA0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00810DA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shall, to the extent practical, allow permanent, full-time, non-managerial employees to vary their work schedules from normal business hours. In all cases, the efficient and effective operation of the work unit shall be the primary consideration in approving or denying employees</w:t>
       </w:r>
       <w:r w:rsidR="000E12FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
       <w:r w:rsidRPr="00810DA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -1430,54 +1430,54 @@
         <w:t xml:space="preserve"> shall apply:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63464B13" w14:textId="605C97A7" w:rsidR="003D3CB3" w:rsidRDefault="00F13524" w:rsidP="003D3CB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F13524">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Employees must have worked for the </w:t>
       </w:r>
-      <w:r w:rsidR="00283FCA" w:rsidRPr="006B7823">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00283FCA" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[Agency]</w:t>
       </w:r>
       <w:r w:rsidRPr="00F13524">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> at least six (6) months to participate in the flex</w:t>
       </w:r>
       <w:r w:rsidR="00134640">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ibl</w:t>
       </w:r>
       <w:r w:rsidRPr="00F13524">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00134640">
@@ -1706,68 +1706,68 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD7C43">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event that two or more people in the same work unit request the same flexible schedule and cannot be accommodated, a decision for the initial assignment will be based first on the needs of the agency and then on </w:t>
       </w:r>
       <w:r w:rsidR="00884E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">continuous service </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD7C43">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">with the </w:t>
       </w:r>
-      <w:r w:rsidR="00283FCA" w:rsidRPr="006B7823">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00283FCA" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>[A</w:t>
       </w:r>
-      <w:r w:rsidR="000E12FD">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="000E12FD" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>gency</w:t>
       </w:r>
-      <w:r w:rsidR="00283FCA" w:rsidRPr="006B7823">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00283FCA" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="AA0000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD7C43">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> with subsequent assignments being made on a rotating basis, if appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F338BAF" w14:textId="77777777" w:rsidR="003448FE" w:rsidRPr="003448FE" w:rsidRDefault="003448FE" w:rsidP="008C6E51">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C3C801C" w14:textId="5B871FBB" w:rsidR="008C6E51" w:rsidRPr="00655F0C" w:rsidRDefault="00134640" w:rsidP="00376C3D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -2124,62 +2124,62 @@
       </w:r>
       <w:r w:rsidR="00B21E2A" w:rsidRPr="00810DA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> complet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00F85310" w:rsidRPr="00810DA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidR="00283FCA" w:rsidRPr="006B7823">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00283FCA" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="AA0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Agency]</w:t>
       </w:r>
-      <w:r w:rsidR="00A842E8" w:rsidRPr="006B7823">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00A842E8" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="AA0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A842E8" w:rsidRPr="00810DA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Flex</w:t>
       </w:r>
       <w:r w:rsidR="009B4CEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00134640">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
@@ -2595,63 +2595,63 @@
       </w:pPr>
       <w:r w:rsidRPr="009B4CEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EFFECTIVE DATE</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B4CEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4CEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="006B7823" w:rsidRPr="006B7823">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="006B7823" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="AA0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="006B7823" w:rsidRPr="006B7823">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="006B7823" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="AA0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4357897F" w14:textId="4E77D2D0" w:rsidR="009B4CEA" w:rsidRDefault="009B4CEA" w:rsidP="00DE06F6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65DF5F0F" w14:textId="77777777" w:rsidR="001D0B1A" w:rsidRPr="009B4CEA" w:rsidRDefault="001D0B1A" w:rsidP="00DE06F6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -2676,87 +2676,87 @@
       </w:pPr>
       <w:r w:rsidRPr="009B4CEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>POLICY NUMBER</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B4CEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4CEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00283FCA" w:rsidRPr="006B7823">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00283FCA" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="AA0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00283FCA" w:rsidRPr="006B7823">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00283FCA" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="AA0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="000E12FD">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="000E12FD" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="AA0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gency</w:t>
       </w:r>
-      <w:r w:rsidR="00283FCA" w:rsidRPr="006B7823">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00283FCA" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="AA0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B7823">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="AA0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781E62E4" w14:textId="77777777" w:rsidR="001D0B1A" w:rsidRPr="00B15FEB" w:rsidRDefault="001D0B1A" w:rsidP="00B15FEB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47334259" w14:textId="2C8F5C89" w:rsidR="009B4CEA" w:rsidRPr="00B15FEB" w:rsidRDefault="009B4CEA" w:rsidP="00B15FEB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:hanging="360"/>
@@ -3576,63 +3576,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">_ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B279D11" w14:textId="77777777" w:rsidR="009B4CEA" w:rsidRPr="009B4CEA" w:rsidRDefault="009B4CEA" w:rsidP="00655592">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09C13D1E" w14:textId="1D6D08F6" w:rsidR="009B4CEA" w:rsidRPr="009B4CEA" w:rsidRDefault="00283FCA" w:rsidP="00655592">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B7823">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[AGENCY]</w:t>
       </w:r>
-      <w:r w:rsidR="009B4CEA" w:rsidRPr="006B7823">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="009B4CEA" w:rsidRPr="00851C8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009B4CEA" w:rsidRPr="009B4CEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section:_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009B4CEA" w:rsidRPr="009B4CEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55525441" w14:textId="77777777" w:rsidR="009B4CEA" w:rsidRPr="009B4CEA" w:rsidRDefault="009B4CEA" w:rsidP="00655592">
@@ -3838,67 +3838,67 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F07BB3E" w14:textId="036088AA" w:rsidR="00CE7214" w:rsidRPr="001D77B4" w:rsidRDefault="00CE7214" w:rsidP="00CE7214">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D77B4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I certify that I have received a copy of the </w:t>
       </w:r>
-      <w:r w:rsidR="00283FCA" w:rsidRPr="006B7823">
+      <w:r w:rsidR="00283FCA" w:rsidRPr="00851C8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[Agency]</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B7823">
+      <w:r w:rsidRPr="00851C8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D77B4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Flexible Work Schedule policy.  My signature acknowledges my receipt of the policy and my understanding of its contents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CC9D7B" w14:textId="77777777" w:rsidR="009B4CEA" w:rsidRPr="009B4CEA" w:rsidRDefault="009B4CEA" w:rsidP="00655592">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -4465,141 +4465,135 @@
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidR="009B4CEA" w:rsidRPr="009B4CEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Director Signature/Date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009B4CEA" w:rsidRPr="00810DA4">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="036811EF" w14:textId="77777777" w:rsidR="00C36901" w:rsidRDefault="00C36901" w:rsidP="007879FF">
+    <w:p w14:paraId="11C4F86C" w14:textId="77777777" w:rsidR="009C0B26" w:rsidRDefault="009C0B26" w:rsidP="007879FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61C8EF2A" w14:textId="77777777" w:rsidR="00C36901" w:rsidRDefault="00C36901" w:rsidP="007879FF">
+    <w:p w14:paraId="26247BF4" w14:textId="77777777" w:rsidR="009C0B26" w:rsidRDefault="009C0B26" w:rsidP="007879FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:customXmlInsRangeStart w:id="2" w:author="Webb, Sheryl R" w:date="2019-11-09T08:44:00Z"/>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1956135543"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:customXmlInsRangeEnd w:id="2"/>
       <w:p w14:paraId="6114A397" w14:textId="51FBD9EF" w:rsidR="00261FCE" w:rsidRDefault="00261FCE" w:rsidP="00261FCE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:ins w:id="3" w:author="Webb, Sheryl R" w:date="2019-11-09T08:44:00Z"/>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:ins w:id="4" w:author="Webb, Sheryl R" w:date="2019-11-09T08:44:00Z">
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r>
@@ -4607,67 +4601,62 @@
               <w:rStyle w:val="PageNumber"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:ins>
       </w:p>
       <w:customXmlInsRangeStart w:id="5" w:author="Webb, Sheryl R" w:date="2019-11-09T08:44:00Z"/>
     </w:sdtContent>
   </w:sdt>
   <w:customXmlInsRangeEnd w:id="5"/>
   <w:p w14:paraId="41CFEF1B" w14:textId="77777777" w:rsidR="00261FCE" w:rsidRDefault="00261FCE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:pPrChange w:id="6" w:author="Webb, Sheryl R" w:date="2019-11-09T08:44:00Z">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
       </w:pPrChange>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1755422972"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="31BB3583" w14:textId="5F717E19" w:rsidR="00261FCE" w:rsidRDefault="00261FCE" w:rsidP="00261FCE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -4685,70 +4674,70 @@
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="76DDB023" w14:textId="16695A27" w:rsidR="00261FCE" w:rsidRDefault="00FB476D" w:rsidP="00FB476D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="6204"/>
       </w:tabs>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F6F135E" w14:textId="77777777" w:rsidR="00C36901" w:rsidRDefault="00C36901" w:rsidP="007879FF">
+    <w:p w14:paraId="53FF9886" w14:textId="77777777" w:rsidR="009C0B26" w:rsidRDefault="009C0B26" w:rsidP="007879FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C655F9A" w14:textId="77777777" w:rsidR="00C36901" w:rsidRDefault="00C36901" w:rsidP="007879FF">
+    <w:p w14:paraId="66C7BFB4" w14:textId="77777777" w:rsidR="009C0B26" w:rsidRDefault="009C0B26" w:rsidP="007879FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07D36903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB3C9228"/>
     <w:lvl w:ilvl="0" w:tplc="6F92AD58">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5740,102 +5729,102 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1787892313">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1598948571">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="78064405">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1266039568">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1271476355">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1111819325">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="592980073">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1724983835">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="288436654">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="754784716">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1480030184">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Webb, Sheryl R">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::a127317@wv.gov::f41666e0-f178-40f9-9816-93f3afbce161"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNTc2Mzc2MTU2NjYwNbZU0lEKTi0uzszPAykwqQUA0pL/JCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00B21E2A"/>
     <w:rsid w:val="00004F12"/>
     <w:rsid w:val="000528FB"/>
@@ -5888,136 +5877,139 @@
     <w:rsid w:val="005B0826"/>
     <w:rsid w:val="005B2801"/>
     <w:rsid w:val="005B3999"/>
     <w:rsid w:val="005D43C6"/>
     <w:rsid w:val="005F3068"/>
     <w:rsid w:val="005F7245"/>
     <w:rsid w:val="00614583"/>
     <w:rsid w:val="00655592"/>
     <w:rsid w:val="00655F0C"/>
     <w:rsid w:val="006724E2"/>
     <w:rsid w:val="00682636"/>
     <w:rsid w:val="00696984"/>
     <w:rsid w:val="006A19A3"/>
     <w:rsid w:val="006B7823"/>
     <w:rsid w:val="006C58A5"/>
     <w:rsid w:val="006F0976"/>
     <w:rsid w:val="0070288A"/>
     <w:rsid w:val="007111DB"/>
     <w:rsid w:val="0072033A"/>
     <w:rsid w:val="007359D8"/>
     <w:rsid w:val="0076522B"/>
     <w:rsid w:val="007876AD"/>
     <w:rsid w:val="007879FF"/>
     <w:rsid w:val="007F2518"/>
     <w:rsid w:val="00810DA4"/>
+    <w:rsid w:val="00851C8B"/>
     <w:rsid w:val="00884E97"/>
     <w:rsid w:val="008C0D27"/>
     <w:rsid w:val="008C6E51"/>
     <w:rsid w:val="008E3D6D"/>
     <w:rsid w:val="009607FC"/>
     <w:rsid w:val="00962C19"/>
     <w:rsid w:val="00963533"/>
     <w:rsid w:val="00966BFC"/>
     <w:rsid w:val="009B4CEA"/>
+    <w:rsid w:val="009C0B26"/>
     <w:rsid w:val="009F2436"/>
     <w:rsid w:val="00A842E8"/>
     <w:rsid w:val="00A95F96"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AB7E97"/>
     <w:rsid w:val="00AC42AF"/>
     <w:rsid w:val="00AC5B88"/>
     <w:rsid w:val="00AD7C43"/>
     <w:rsid w:val="00AF0D3E"/>
     <w:rsid w:val="00AF77EC"/>
     <w:rsid w:val="00B1221A"/>
     <w:rsid w:val="00B15FEB"/>
     <w:rsid w:val="00B21E2A"/>
     <w:rsid w:val="00B421BA"/>
     <w:rsid w:val="00BA3714"/>
     <w:rsid w:val="00C125C0"/>
     <w:rsid w:val="00C27940"/>
     <w:rsid w:val="00C31393"/>
     <w:rsid w:val="00C36901"/>
     <w:rsid w:val="00C46D34"/>
     <w:rsid w:val="00C6431C"/>
     <w:rsid w:val="00CB3851"/>
     <w:rsid w:val="00CE3494"/>
     <w:rsid w:val="00CE7214"/>
     <w:rsid w:val="00D077E6"/>
     <w:rsid w:val="00D24EFA"/>
     <w:rsid w:val="00DA3681"/>
     <w:rsid w:val="00DB35B5"/>
     <w:rsid w:val="00DD3D69"/>
     <w:rsid w:val="00DE06F6"/>
     <w:rsid w:val="00E231CD"/>
+    <w:rsid w:val="00E7794B"/>
     <w:rsid w:val="00E863D1"/>
     <w:rsid w:val="00E876B7"/>
     <w:rsid w:val="00EA0EF0"/>
     <w:rsid w:val="00EB0E80"/>
     <w:rsid w:val="00F104BD"/>
     <w:rsid w:val="00F13524"/>
     <w:rsid w:val="00F15F2D"/>
     <w:rsid w:val="00F40D6D"/>
     <w:rsid w:val="00F85310"/>
     <w:rsid w:val="00FB476D"/>
     <w:rsid w:val="00FC13CD"/>
     <w:rsid w:val="00FC43B4"/>
     <w:rsid w:val="00FD02F8"/>
     <w:rsid w:val="00FE0736"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2E776789"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9FD76020-311D-4F39-80CB-0B606AC9057D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6592,51 +6584,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00123969"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0076522B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="791872093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>